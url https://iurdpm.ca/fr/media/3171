--- v0 (2025-10-03)
+++ v1 (2026-10-18)
@@ -1,45 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="097D32A2" w14:textId="77777777" w:rsidR="00627C28" w:rsidRPr="00627C28" w:rsidRDefault="00627C28" w:rsidP="003D0C66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:ind w:left="6804" w:right="-1135"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -205,57 +209,57 @@
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-      <w:r w:rsidR="0058269E">
+      <w:r w:rsidR="00CB1744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB1744">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -278,57 +282,57 @@
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-      <w:r w:rsidR="0058269E">
+      <w:r w:rsidR="00CB1744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB1744">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -343,57 +347,57 @@
       </w:r>
       <w:r w:rsidR="00E15EA3" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E15EA3" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-      <w:r w:rsidR="0058269E">
+      <w:r w:rsidR="00CB1744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB1744">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E15EA3" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D9173F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -408,57 +412,57 @@
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-      <w:r w:rsidR="0058269E">
+      <w:r w:rsidR="00CB1744">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB1744">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F11C3DE" w14:textId="77777777" w:rsidR="003E3A3F" w:rsidRPr="00D92D22" w:rsidRDefault="003E3A3F" w:rsidP="003E3A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -512,275 +516,285 @@
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Renseignements personnels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w14:paraId="154D97BE" w14:textId="77777777" w:rsidTr="00EB3AAE">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57AD25CC" w14:textId="77777777" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00E65D2A">
+          <w:p w14:paraId="57AD25CC" w14:textId="47AC0949" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00CC6001">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2930"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:bookmarkStart w:id="1" w:name="Texte142"/>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte142"/>
+                  <w:name w:val="Texte151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Texte142"/>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B50B822" w14:textId="32B4A866" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00C42087">
+          <w:p w14:paraId="0B50B822" w14:textId="22C05195" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00CC6001">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1828"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prénom </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB3AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>légal :</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005844DF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte152"/>
+                  <w:name w:val="Texte151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Texte152"/>
-            <w:r w:rsidRPr="005844DF">
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005844DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005844DF">
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6001" w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...39 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3599" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66E5B495" w14:textId="4583EFDD" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00AA0597">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1828"/>
               </w:tabs>
               <w:rPr>
@@ -932,51 +946,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidR="00A04214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :  </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Texte151"/>
+            <w:bookmarkStart w:id="2" w:name="Texte151"/>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -995,51 +1009,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FB61A2D" w14:textId="2D070A68" w:rsidR="00004AA4" w:rsidRPr="00D92D22" w:rsidRDefault="00004AA4" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
@@ -1055,51 +1069,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F75520" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte157"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Texte157"/>
+            <w:bookmarkStart w:id="3" w:name="Texte157"/>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -1118,51 +1132,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4816F50F" w14:textId="76281C28" w:rsidR="00004AA4" w:rsidRPr="00D92D22" w:rsidRDefault="00004AA4" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1196,51 +1210,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Province : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte158"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Texte158"/>
+            <w:bookmarkStart w:id="4" w:name="Texte158"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -1259,51 +1273,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="432C675F" w14:textId="064F6642" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
@@ -1312,51 +1326,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Code postal :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte153"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texte153"/>
+            <w:bookmarkStart w:id="5" w:name="Texte153"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -1375,51 +1389,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19866E52" w14:textId="77777777" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1464,57 +1478,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1536,57 +1550,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1622,57 +1636,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1701,57 +1715,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1780,57 +1794,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1894,57 +1908,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Féminin  </w:t>
             </w:r>
             <w:r w:rsidR="00957FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1959,57 +1973,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2070,51 +2084,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte154"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texte154"/>
+            <w:bookmarkStart w:id="6" w:name="Texte154"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -2133,51 +2147,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5583" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EC47F92" w14:textId="5137CF32" w:rsidR="00C42087" w:rsidRPr="00D92D22" w:rsidRDefault="00D1380B" w:rsidP="00004AA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2206,51 +2220,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s’il y a lieu) : </w:t>
             </w:r>
             <w:r w:rsidR="00EB3AAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB3AAE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte159"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texte159"/>
+            <w:bookmarkStart w:id="7" w:name="Texte159"/>
             <w:r w:rsidR="00EB3AAE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00EB3AAE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EB3AAE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EB3AAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -2269,51 +2283,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EB3AAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EB3AAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EB3AAE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w14:paraId="331E383D" w14:textId="77777777" w:rsidTr="00EB3AAE">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463DD654" w14:textId="1281DBF0" w:rsidR="00004AA4" w:rsidRPr="00D92D22" w:rsidRDefault="00004AA4" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2326,51 +2340,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance :</w:t>
             </w:r>
             <w:r w:rsidR="00A04214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte155"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Texte155"/>
+            <w:bookmarkStart w:id="8" w:name="Texte155"/>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -2389,51 +2403,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5583" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D543912" w14:textId="562599AD" w:rsidR="00004AA4" w:rsidRPr="00D92D22" w:rsidRDefault="00004AA4" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
@@ -2448,51 +2462,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte160"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Texte160"/>
+            <w:bookmarkStart w:id="9" w:name="Texte160"/>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -2511,51 +2525,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w14:paraId="556D11C2" w14:textId="77777777" w:rsidTr="00EB3AAE">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0125A84B" w14:textId="77777777" w:rsidR="00004AA4" w:rsidRDefault="00004AA4" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2568,51 +2582,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Assurance sociale :</w:t>
             </w:r>
             <w:r w:rsidR="00A04214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte156"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Texte156"/>
+            <w:bookmarkStart w:id="10" w:name="Texte156"/>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -2631,51 +2645,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A04214" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="296047B1" w14:textId="50B114A1" w:rsidR="00A26E2C" w:rsidRPr="00D92D22" w:rsidRDefault="00A26E2C" w:rsidP="00A26E2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42087">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date d’expiration (NAS temporaire)</w:t>
             </w:r>
             <w:r w:rsidR="00C42087">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2809,51 +2823,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Texte161"/>
+            <w:bookmarkStart w:id="11" w:name="Texte161"/>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -2872,51 +2886,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidR="00C42087">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1380B" w:rsidRPr="00D92D22" w14:paraId="73F456BD" w14:textId="77777777" w:rsidTr="00245E3F">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="544F1305" w14:textId="77777777" w:rsidR="00D1380B" w:rsidRPr="00D92D22" w:rsidRDefault="00D1380B" w:rsidP="00A82BBA">
             <w:pPr>
@@ -2938,57 +2952,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -3013,57 +3027,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5583" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3081,99 +3095,99 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Permis d’études/travail :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte162"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Texte162"/>
+            <w:bookmarkStart w:id="12" w:name="Texte162"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -3192,144 +3206,144 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="05F3C5B5" w14:textId="602F0F79" w:rsidR="00D1380B" w:rsidRPr="00D92D22" w:rsidRDefault="00D1380B" w:rsidP="005B5D47">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Date d’expiration :</w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte163"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Texte163"/>
+            <w:bookmarkStart w:id="13" w:name="Texte163"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -3348,51 +3362,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C3E12" w:rsidRPr="00D92D22" w14:paraId="173FA413" w14:textId="77777777" w:rsidTr="00EB3AAE">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7401" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FB09461" w14:textId="7C5FCCE6" w:rsidR="001C3E12" w:rsidRPr="00D92D22" w:rsidRDefault="001C3E12" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3404,51 +3418,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne à aviser en cas d’urgence : </w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte164"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Texte164"/>
+            <w:bookmarkStart w:id="14" w:name="Texte164"/>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -3467,102 +3481,102 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34395A08" w14:textId="6586B878" w:rsidR="001C3E12" w:rsidRPr="00D92D22" w:rsidRDefault="001C3E12" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone : </w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte165"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Texte165"/>
+            <w:bookmarkStart w:id="15" w:name="Texte165"/>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -3581,51 +3595,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="584A12C3" w14:textId="77777777" w:rsidR="003E3A3F" w:rsidRPr="00D92D22" w:rsidRDefault="003E3A3F" w:rsidP="003E3A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10713" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3821,345 +3835,339 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> attendue</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
             <w:r w:rsidR="005C6047" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009D7233" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00EB2265" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="009D7233" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mployé</w:t>
             </w:r>
             <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005C6047" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D7233" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004050CE" w:rsidRPr="004050CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Description et objectifs du mandat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56B2431D" w14:textId="73DACCE0" w:rsidR="004050CE" w:rsidRPr="00D92D22" w:rsidRDefault="004050CE" w:rsidP="001D11DC">
+          <w:p w14:paraId="1D9EB0A2" w14:textId="7BDDAC20" w:rsidR="00CC6001" w:rsidRDefault="00CC6001" w:rsidP="006F35CE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte146"/>
+                  <w:name w:val="Texte151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Texte146"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005844DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
           </w:p>
-          <w:p w14:paraId="3BAA0119" w14:textId="77777777" w:rsidR="004050CE" w:rsidRDefault="004050CE" w:rsidP="006F35CE">
+          <w:p w14:paraId="4E7E54FE" w14:textId="77777777" w:rsidR="00CC6001" w:rsidRDefault="00CC6001" w:rsidP="006F35CE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="209999C0" w14:textId="77777777" w:rsidR="003D0C66" w:rsidRDefault="00B8680E" w:rsidP="006F35CE">
+          <w:p w14:paraId="57C1BB53" w14:textId="77777777" w:rsidR="00CC6001" w:rsidRDefault="00CC6001" w:rsidP="006F35CE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92D22">
+          </w:p>
+          <w:p w14:paraId="7F74C576" w14:textId="77777777" w:rsidR="00CC6001" w:rsidRDefault="00CC6001" w:rsidP="006F35CE">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="209999C0" w14:textId="1C8A448E" w:rsidR="003D0C66" w:rsidRDefault="00B8680E" w:rsidP="006F35CE">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00D71217" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iv</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rables</w:t>
             </w:r>
             <w:r w:rsidR="00D71217" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00195B4C" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="403C2D16" w14:textId="77777777" w:rsidR="002056C9" w:rsidRDefault="001D11DC" w:rsidP="001D11DC">
+          <w:p w14:paraId="66FB1185" w14:textId="7E2A4CD1" w:rsidR="00D80846" w:rsidRDefault="001D11DC" w:rsidP="001D11DC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte145"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Texte145"/>
+            <w:bookmarkStart w:id="16" w:name="Texte145"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4205,103 +4213,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-[...51 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="38CB1F9E" w14:textId="6C4B325B" w:rsidR="00D80846" w:rsidRPr="004050CE" w:rsidRDefault="00D80846" w:rsidP="001D11DC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F0037A6" w14:textId="3A80815B" w:rsidR="003E3A3F" w:rsidRDefault="003E3A3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4332,51 +4288,50 @@
             <w:tcW w:w="10658" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16639EAB" w14:textId="0F3C54B9" w:rsidR="00C500C7" w:rsidRPr="00D92D22" w:rsidRDefault="00C500C7" w:rsidP="00D81E6F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="002677C3" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Centre de recherche</w:t>
             </w:r>
             <w:r w:rsidR="002D2909">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D81E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -4537,57 +4492,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche de Montréal sur les inégalités sociales</w:t>
             </w:r>
             <w:r w:rsidR="002174D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4697,57 +4652,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche en santé publique (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4860,57 +4815,57 @@
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5055,57 +5010,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche de l’Institut universitaire de gériatrie de Montréal (CRIUGM) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -5201,57 +5156,57 @@
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire sur les dépendances (IUD) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -5347,57 +5302,57 @@
             </w:pPr>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire de gériatrie de Montr</w:t>
             </w:r>
             <w:r w:rsidR="00D9173F" w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5506,57 +5461,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire Jeunes en difficultés (IUJD) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -5645,79 +5600,79 @@
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:ind w:left="344" w:hanging="344"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="CaseACocher4"/>
+            <w:bookmarkStart w:id="17" w:name="CaseACocher4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidR="00C617E8" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire sur la réadaptation en déficience physique de Montréal (IURDPM) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4DF924" w14:textId="29512784" w:rsidR="00C617E8" w:rsidRPr="00D92D22" w:rsidRDefault="00C617E8" w:rsidP="00C617E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
@@ -5871,58 +5826,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00215312" w:rsidRPr="00D1380B">
               <w:rPr>
@@ -5990,58 +5945,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D0952" w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6117,58 +6072,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Stagiaire postdoctoral étranger</w:t>
             </w:r>
             <w:r w:rsidR="00D579CF" w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6209,58 +6164,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Chargé de projet (9048)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6289,58 +6244,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Professionnel de recherche (9565) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6465,97 +6420,97 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Autre (9055) : </w:t>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte133"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Texte133"/>
+            <w:bookmarkStart w:id="18" w:name="Texte133"/>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6588,51 +6543,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3666CBE6" w14:textId="77777777" w:rsidR="00F61885" w:rsidRPr="00D92D22" w:rsidRDefault="00F61885" w:rsidP="003E3A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10662" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6724,51 +6679,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Numéro de l’unité administ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">rative (UA) :  </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte134"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Texte134"/>
+            <w:bookmarkStart w:id="19" w:name="Texte134"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -6787,51 +6742,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E47B0" w:rsidRPr="00D92D22" w14:paraId="6DF5CD98" w14:textId="77777777" w:rsidTr="000205F4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="108C0451" w14:textId="77777777" w:rsidR="001E47B0" w:rsidRPr="00D92D22" w:rsidRDefault="001E47B0" w:rsidP="005844DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6311"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6847,57 +6802,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6940,57 +6895,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7019,57 +6974,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7091,160 +7046,75 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(TCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E47B0" w:rsidRPr="00D92D22" w14:paraId="4FDBF872" w14:textId="77777777" w:rsidTr="001E47B0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C4FAF2" w14:textId="30EE726D" w:rsidR="001E47B0" w:rsidRPr="00D92D22" w:rsidRDefault="001E47B0" w:rsidP="005844DF">
+          <w:p w14:paraId="70C4FAF2" w14:textId="5DFEC226" w:rsidR="001E47B0" w:rsidRPr="00D92D22" w:rsidRDefault="001E47B0" w:rsidP="00CC6001">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre d’heures de travail par semaine (s’il y a lieu) : </w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...83 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>heures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00607DF2" w:rsidRPr="00D92D22" w14:paraId="17637223" w14:textId="77777777" w:rsidTr="001E47B0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7266,51 +7136,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre d’heures totales au contrat (s’il y a lieu) : </w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte141"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Texte141"/>
+            <w:bookmarkStart w:id="20" w:name="Texte141"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -7329,51 +7199,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>heures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E47B0" w:rsidRPr="00D92D22" w14:paraId="31DD8ADC" w14:textId="77777777" w:rsidTr="001E47B0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10662" w:type="dxa"/>
@@ -7397,57 +7267,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002949E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -7484,58 +7354,60 @@
             </w:r>
             <w:r w:rsidR="001E47B0" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(versée par</w:t>
             </w:r>
             <w:r w:rsidR="001E47B0" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001E47B0" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">le </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001E47B0" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>chercheur.e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001E47B0" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">) ou </w:t>
             </w:r>
             <w:r w:rsidR="001E47B0" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prime </w:t>
             </w:r>
             <w:r w:rsidR="00043F57" w:rsidRPr="00043F57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -7582,51 +7454,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte137"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Texte137"/>
+            <w:bookmarkStart w:id="21" w:name="Texte137"/>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -7645,93 +7517,93 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="0DA6827A" w14:textId="776620CB" w:rsidR="001E47B0" w:rsidRPr="00D92D22" w:rsidRDefault="001E47B0" w:rsidP="005844DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Montant versé par période de paie :</w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte138"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Texte138"/>
+            <w:bookmarkStart w:id="22" w:name="Texte138"/>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -7750,93 +7622,93 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="47E83246" w14:textId="2405079B" w:rsidR="008548A0" w:rsidRPr="0074354B" w:rsidRDefault="001E47B0" w:rsidP="008548A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre de versements : </w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte139"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Texte139"/>
+            <w:bookmarkStart w:id="23" w:name="Texte139"/>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -7855,51 +7727,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00607DF2" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009128F2" w:rsidRPr="00D92D22" w14:paraId="1D019659" w14:textId="77777777" w:rsidTr="001E47B0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F46DFB9" w14:textId="04F937E2" w:rsidR="009128F2" w:rsidRPr="00D92D22" w:rsidRDefault="009128F2" w:rsidP="009128F2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
@@ -7920,51 +7792,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte135"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Texte135"/>
+            <w:bookmarkStart w:id="24" w:name="Texte135"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -7983,94 +7855,94 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de fin :</w:t>
             </w:r>
             <w:r w:rsidR="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte136"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Texte136"/>
+            <w:bookmarkStart w:id="25" w:name="Texte136"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -8089,51 +7961,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B24F530" w14:textId="77777777" w:rsidR="003E3A3F" w:rsidRPr="00D92D22" w:rsidRDefault="003E3A3F" w:rsidP="003E3A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10628" w:type="dxa"/>
         <w:tblInd w:w="-851" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -8142,50 +8014,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="005B2AF5" w:rsidRPr="00D92D22" w14:paraId="4762C1E8" w14:textId="77777777" w:rsidTr="005B2AF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2583" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73DEEF0D" w14:textId="6C997D6C" w:rsidR="006F35CE" w:rsidRPr="00D92D22" w:rsidRDefault="006F35CE" w:rsidP="006F35CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0A42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conditions de travail </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8045" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A85C3E7" w14:textId="7912E981" w:rsidR="006F35CE" w:rsidRPr="00D92D22" w:rsidRDefault="006F35CE" w:rsidP="000205F4">
             <w:pPr>
               <w:spacing w:before="40" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
@@ -8323,87 +8196,87 @@
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="CaseACocher79"/>
+            <w:bookmarkStart w:id="26" w:name="CaseACocher79"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001877DF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00F802CD" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8519,51 +8392,51 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte132"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Texte132"/>
+            <w:bookmarkStart w:id="27" w:name="Texte132"/>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -8582,51 +8455,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F35CE" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidR="006F35CE" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">$/heure  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00996C20" w:rsidRPr="00D92D22" w14:paraId="48477AB2" w14:textId="77777777" w:rsidTr="00437718">
         <w:trPr>
@@ -8794,51 +8667,51 @@
               <w:t> %</w:t>
             </w:r>
             <w:r w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour vacances, fériés, maladie) : </w:t>
             </w:r>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte143"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Texte143"/>
+            <w:bookmarkStart w:id="28" w:name="Texte143"/>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -8857,51 +8730,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r w:rsidR="00E65D2A" w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D65CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$/heure</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="392B2C19" w14:textId="2CAD1D47" w:rsidR="00996C20" w:rsidRPr="00D058A2" w:rsidRDefault="00996C20" w:rsidP="00D509A6">
             <w:pPr>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -9496,57 +9369,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9575,57 +9448,57 @@
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10007,87 +9880,87 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="CaseACocher80"/>
+            <w:bookmarkStart w:id="29" w:name="CaseACocher80"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008D49DC" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00F802CD" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10191,51 +10064,51 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte166"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Texte166"/>
+            <w:bookmarkStart w:id="30" w:name="Texte166"/>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -10254,51 +10127,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0027455E" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="30"/>
             <w:r w:rsidR="0027455E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">$/heure  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D424BD" w:rsidRPr="00D92D22" w14:paraId="2B1BDEF9" w14:textId="77777777" w:rsidTr="00D65CF7">
         <w:trPr>
@@ -11091,58 +10964,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
@@ -11178,58 +11051,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
@@ -11265,51 +11138,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CAB57A2" w14:textId="7667D0AB" w:rsidR="00D424BD" w:rsidRPr="00D92D22" w:rsidRDefault="00331AC3" w:rsidP="005B5D47">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Assurances collectives</w:t>
             </w:r>
             <w:r w:rsidR="00D424BD" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="505ADE32" w14:textId="04230055" w:rsidR="00D424BD" w:rsidRPr="00A9377B" w:rsidRDefault="00D424BD" w:rsidP="00C04361">
@@ -11482,50 +11354,51 @@
           </w:p>
           <w:p w14:paraId="4FE51AD1" w14:textId="77777777" w:rsidR="00D424BD" w:rsidRPr="00D92D22" w:rsidRDefault="00D424BD" w:rsidP="00C04361">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="80"/>
               <w:ind w:left="34"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>À défaut de remplir le formulaire d’assurance</w:t>
             </w:r>
             <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>collectives à l’embauche, les primes d’assurance de base seront prélevé</w:t>
             </w:r>
             <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -11716,57 +11589,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C96ED8" w:rsidRPr="00D92D22" w14:paraId="58F74A01" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11833,57 +11706,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="79CC5447" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11950,57 +11823,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="2BF2B71C" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12095,57 +11968,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="7BCF8D76" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12230,57 +12103,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="5D63F936" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12347,57 +12220,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="42BA7D96" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12471,57 +12344,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="508905EB" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12574,57 +12447,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="56010361" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12641,60 +12514,51 @@
               <w:spacing w:before="20" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Copie d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">u ou des </w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...8 lines deleted...]
-              <w:t>iplôme</w:t>
+              <w:t>diplôme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pertinent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12728,57 +12592,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="64BAB37A" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12831,57 +12695,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18BB38A8" w14:textId="77777777" w:rsidR="005B5D47" w:rsidRPr="003D0C66" w:rsidRDefault="005B5D47" w:rsidP="003D0C66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
@@ -13104,57 +12968,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C87C2E" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13198,57 +13062,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C87C2E" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13277,57 +13141,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C87C2E" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13781,50 +13645,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
           <w:p w14:paraId="7E82E869" w14:textId="0D859279" w:rsidR="00741D74" w:rsidRPr="00D92D22" w:rsidRDefault="00A171A7" w:rsidP="006F35CE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00212DA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00741D74" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Signataires – </w:t>
             </w:r>
             <w:r w:rsidR="00472ECB" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -13920,61 +13785,70 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FF709A6" w14:textId="13C15C65" w:rsidR="00916B4C" w:rsidRPr="00D92D22" w:rsidRDefault="00796BAB" w:rsidP="00916B4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="176" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Signature de l’</w:t>
+              <w:t xml:space="preserve">Signature de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>l’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>employé.e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00B30C35" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="799FA214" w14:textId="1EC57154" w:rsidR="00B30C35" w:rsidRDefault="00916B4C" w:rsidP="00CE11BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="176" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14202,51 +14076,51 @@
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+                <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
                   <w:pict>
                     <v:line w14:anchorId="6C7AB350" id="Connecteur droit 326" o:spid="_x0000_s1026" style="position:absolute;z-index:251742208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="44.45pt,17.9pt" to="157.85pt,17.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9/Dp1zgEAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdICgEyzk4SC5F&#10;a/TxAQy1tAiQXGLJ+PH3XdK2HDQFihbRgdKSO7M7w9Xy7uCd2AEli6GX81krBQSNgw3bXv788fDh&#10;kxQpqzAohwF6eYQk71bv3y33sYMFjugGIMEkIXX72Msx59g1TdIjeJVmGCHwoUHyKnNI22YgtWd2&#10;75pF2942e6QhEmpIiXfvT4dyVfmNAZ2/GpMgC9dL7i3Xler6VNZmtVTdllQcrT63of6jC69s4KIT&#10;1b3KSjyTfUXlrSZMaPJMo2/QGKuhamA18/Y3Nd9HFaFqYXNSnGxKb0erv+w2JOzQy4+LWymC8nxJ&#10;awyBnYNnEgOhzaKcsVP7mDoGrMOGzlGKGyqyD4Z8ebMgcajuHid34ZCF5s35zU3LjxT6ctZcgZFS&#10;fgT0onz00tlQhKtO7T6nzMU49ZJStl0oa0JnhwfrXA3KyMDakdgpvux8mJeWGfcii6OCbIqQU+v1&#10;Kx8dnFi/gWEzSrO1eh3DK6fSGkK+8LrA2QVmuIMJ2P4deM4vUKgj+i/gCVErY8gT2NuA9KfqVyvM&#10;Kf/iwEl3seAJh2O91GoNz1p17vxflGF+GVf49e9d/QIAAP//AwBQSwMEFAAGAAgAAAAhANqvAT/e&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYu0mxpSY8ymSKAXD4KNlB63&#10;yTQbzM6G7LZJ/70jHvQ47z3efC/fzLYXFxx950jBahmBQKpd01Gr4LPaLlIQPmhqdO8IFVzRw6a4&#10;vcl11riJPvCyC63gEvKZVmBCGDIpfW3Qar90AxJ7JzdaHfgcW9mMeuJy28vHKFpLqzviD0YPWBqs&#10;v3Znq+DQPsTbfUXVVIb309rM1/1bUip1fze/voAIOIe/MPzgMzoUzHR0Z2q86BWk6TMnFcQJL2A/&#10;XiVPII6/gixy+X9A8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9/Dp1zgEAAAUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDarwE/3gAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00741D74" w:rsidRPr="00D92D22" w14:paraId="60A03CA8" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
@@ -14544,51 +14418,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+                <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
                   <w:pict>
                     <v:line w14:anchorId="7FB9900F" id="Connecteur droit 328" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="44.5pt,18.8pt" to="157.9pt,18.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8RWAa1gEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01rGzEQvRf6H4Tu9a7dUMridQ4O6aW0&#10;ph+5K9qRLZA0YqT44993pLXXoS2UhuxB7Ejz3sx7Gi1vj96JPVCyGHo5n7VSQNA42LDt5c8f9+8+&#10;SpGyCoNyGKCXJ0jydvX2zfIQO1jgDt0AJJgkpO4Qe7nLOXZNk/QOvEozjBD40CB5lTmkbTOQOjC7&#10;d82ibT80B6QhEmpIiXfvxkO5qvzGgM5fjUmQhesl95brSnV9LGuzWqpuSyrurD63oV7QhVc2cNGJ&#10;6k5lJZ7I/kHlrSZMaPJMo2/QGKuhamA18/Y3Nd93KkLVwuakONmUXo9Wf9lvSNihl+8XfFVBeb6k&#10;NYbAzsETiYHQZlHO2KlDTB0D1mFD5yjFDRXZR0NeGGfjAw9BNYKliWP1+TT5DMcsNG/Ob25a/qTQ&#10;l7NmpChUkVL+BOhF+emls6FYoDq1/5wyl+XUS0rZdqGsCZ0d7q1zNSjDA2tHYq/42vNxXppn3LMs&#10;jgqyKZJGEfUvnxyMrN/AsC2l2Vq9DuSVU2kNIV94XeDsAjPcwQRs/w085xco1GH9H/CEqJUx5Ans&#10;bUD6W/WrFWbMvzgw6i4WPOJwqtdbreGpq86dX0gZ6+dxhV/f8eoXAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAIOARJd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwtE2OUphNC&#10;4oA0jbFxgFuWmLbQJCVxt/L2M+IAR/u3fn9fuRhdJ/YYUxu8gnySgUBvgm19reBl+3AxB5FIe6u7&#10;4FHBNyZYVKcnpS5sOPhn3G+oFlziU6EVNER9IWUyDTqdJqFHz9l7iE4Tj7GWNuoDl7tOXmbZTDrd&#10;ev7Q6B7vGzSfm8EpeM0fv9am/1hvn8zyLS5ptUIalDo/G+9uQRCO9HcMP/iMDhUz7cLgbRKdgvkN&#10;q5CC6fUMBOfT/IpVdr8LWZXyv0B1BAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxFYBrW&#10;AQAADwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACDg&#10;ESXeAAAACAEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B30C35" w:rsidRPr="00D92D22" w14:paraId="630D602D" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
@@ -14598,65 +14472,67 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E43EDC4" w14:textId="77777777" w:rsidR="00B30C35" w:rsidRPr="00D92D22" w:rsidRDefault="00B30C35" w:rsidP="00B30C35">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="176" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature du </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ch</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ercheur.e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> responsable de fonds : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F057842" w14:textId="32160A18" w:rsidR="00B30C35" w:rsidRDefault="00C670BE" w:rsidP="00B30C35">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="176" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -14887,51 +14763,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+                <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
                   <w:pict>
                     <v:line w14:anchorId="0C685AC2" id="Connecteur droit 330" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="44.8pt,15.2pt" to="158.2pt,15.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdBshM1QEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02L2zAQvRf6H4TujZ3dpRQTZw9ZtpfS&#10;hn7dtfIoEUgaMdLGyb/vSE6cpS2UlvogPNK8N/OeRqv7o3fiAJQshl4uF60UEDQONux6+e3r45t3&#10;UqSswqAcBujlCZK8X79+tRpjBze4RzcACSYJqRtjL/c5x65pkt6DV2mBEQIfGiSvMoe0awZSI7N7&#10;19y07dtmRBoioYaUePdhOpTrym8M6PzJmARZuF5yb7muVNensjbrlep2pOLe6nMb6h+68MoGLjpT&#10;PaisxDPZX6i81YQJTV5o9A0aYzVUDaxm2f6k5steRaha2JwUZ5vS/6PVHw9bEnbo5e0t+xOU50va&#10;YAjsHDyTGAhtFuWMnRpj6hiwCVs6Ryluqcg+GvLCOBu/8xBUI1iaOFafT7PPcMxC8+by7q7lTwp9&#10;OWsmikIVKeX3gF6Un146G4oFqlOHDylzWU69pJRtF8qa0Nnh0TpXgzI8sHEkDoqvPR+XpXnGvcji&#10;qCCbImkSUf/yycHE+hkM21KardXrQF45ldYQ8oXXBc4uMMMdzMD2z8BzfoFCHda/Ac+IWhlDnsHe&#10;BqTfVb9aYab8iwOT7mLBEw6ner3VGp666tz5hZSxfhlX+PUdr38AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSra4o3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWFqGqlGaTgiJ&#10;A9I0xsYBblli2kLjlCTdyr/HiAPcbL+n5+9Vy8n14oAhdp4U5LMMBJLxtqNGwfPu/mIBIiZNVvee&#10;UMEXRljWpyeVLq0/0hMetqkRHEKx1AralIZSymhadDrO/IDE2psPTideQyNt0EcOd728zLJCOt0R&#10;f2j1gHctmo/t6BS85A+fGzO8b3aPZvUaVmm9xjQqdX423d6ASDilPzP84DM61My09yPZKHoFi+uC&#10;nQrm2RUI1ud5wcP+9yDrSv4vUH8DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3QbITNUB&#10;AAAPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUq2u&#10;KN4AAAAIAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028373F" w:rsidRPr="00D92D22" w14:paraId="79C6A62C" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
@@ -15163,51 +15039,51 @@
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00452939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte147"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Texte147"/>
+      <w:bookmarkStart w:id="31" w:name="Texte147"/>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
@@ -15226,51 +15102,51 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3B272D6D" w14:textId="77777777" w:rsidR="00B13872" w:rsidRDefault="00B13872" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F74B3D" w14:textId="77777777" w:rsidR="00452939" w:rsidRPr="00D92D22" w:rsidRDefault="00452939" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -15809,73 +15685,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ntialité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2663A660" w14:textId="6D0567D6" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="156"/>
           <w:tab w:val="num" w:pos="318"/>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00946378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Par la présente, le </w:t>
+        <w:t>Par</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la présente, le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>salarié</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16208,67 +16094,78 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>onfidentielle;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C140281" w14:textId="0F71D14B" w:rsidR="00532B28" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Titre21"/>
         <w:widowControl/>
         <w:spacing w:after="0"/>
         <w:ind w:left="34" w:right="-1" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2  </w:t>
       </w:r>
       <w:r w:rsidR="00532B28" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">À moins que le </w:t>
+        <w:t>À</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00532B28" w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moins que le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00532B28" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>chercheur</w:t>
       </w:r>
       <w:r w:rsidR="007F247E" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:r w:rsidR="00532B28" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -16409,72 +16306,81 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="36B0ED46" w14:textId="77777777" w:rsidR="00724FA0" w:rsidRPr="00F309AC" w:rsidRDefault="00724FA0" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C8B6B2D" w14:textId="172BE699" w:rsidR="00532B28" w:rsidRPr="00F309AC" w:rsidRDefault="00532B28" w:rsidP="00002746">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Les obligations prévues dans le présent article «</w:t>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligations prévues dans le présent article «</w:t>
       </w:r>
       <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Information confidentielle</w:t>
       </w:r>
       <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16539,91 +16445,93 @@
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Propriété intellectuelle et cession</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59360729" w14:textId="0A3A2DCA" w:rsidR="008E110D" w:rsidRPr="00D92D22" w:rsidRDefault="00CA7914" w:rsidP="008E110D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>salarié</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
         <w:rPr>
@@ -16737,73 +16645,83 @@
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e de ce Contrat</w:t>
       </w:r>
       <w:r w:rsidR="008E110D" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, notamment dans le cas de découverte ou d’invention susceptible de faire l’objet d’une demande de brevet ainsi que de création de toute œuvre ou tout rapport pour lesquels une diffusion est envisagée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BD84F1" w14:textId="74FB4651" w:rsidR="00CA7914" w:rsidRPr="00D92D22" w:rsidRDefault="00CA7914" w:rsidP="00CA7914">
       <w:pPr>
         <w:ind w:left="46" w:hanging="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le </w:t>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>salarié</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16909,83 +16827,93 @@
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A1CB3E" w14:textId="66C58A82" w:rsidR="008E110D" w:rsidRPr="00D92D22" w:rsidRDefault="00BE218B" w:rsidP="00BE218B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:ind w:right="175"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Les dispositions du présent article</w:t>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dispositions du présent article</w:t>
       </w:r>
       <w:r w:rsidR="000B2CA8" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000B2CA8" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Propriété</w:t>
       </w:r>
@@ -17053,70 +16981,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dispositions Diverses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185BBF4C" w14:textId="435F8B72" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00BE218B" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="8646"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Le </w:t>
+        <w:t xml:space="preserve"> Le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>salarié</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -17163,70 +17100,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> (par exemple : les équipements, matériel de laboratoire, cahiers de laboratoire, équipement informatique et logiciels, brevets, accords de licence, ententes de transferts de matériel)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C68D92" w14:textId="437575AC" w:rsidR="00BE218B" w:rsidRPr="00D92D22" w:rsidRDefault="00BE218B" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="8646"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le </w:t>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>salarié</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -17487,51 +17433,51 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
             <w:pict>
               <v:line w14:anchorId="1BCF7F65" id="Connecteur droit 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251761664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="134.05pt,14.05pt" to="338.8pt,14.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4F2ChzAEAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzupuqqsOHvIanup&#10;2qgfP4DFQ4IEDBrYOPn3HXDirNpKVatesAfmvZn3GNb3J+/EEShZDL1cLlopIGgcbNj38vu3xzfv&#10;pUhZhUE5DNDLMyR5v3n9aj3GDlZ4QDcACSYJqRtjLw85x65pkj6AV2mBEQIfGiSvMoe0bwZSI7N7&#10;16za9q4ZkYZIqCEl3n2YDuWm8hsDOn82JkEWrpfcW64r1fWprM1mrbo9qXiw+tKG+ocuvLKBi85U&#10;Dyor8Uz2FypvNWFCkxcafYPGWA1VA6tZtj+p+XpQEaoWNifF2ab0/2j1p+OOhB347qQIyvMVbTEE&#10;9g2eSQyENotlcWmMqePkbdjRJUpxR0XyyZAvXxYjTtXZ8+wsnLLQvLm6a9u3q3dS6OtZcwNGSvkD&#10;oBflp5fOhiJader4MWUuxqnXlLLtQlkTOjs8WudqUMYFto7EUfFF51NtmXEvsjgqyKYImVqvf/ns&#10;YGL9AoaN4GaXtXodwRun0hpCvvK6wNkFZriDGdj+GXjJL1Co4/k34BlRK2PIM9jbgPS76jcrzJR/&#10;dWDSXSx4wuFcL7Vaw3NWHb+8iTLIL+MKv73czQ8AAAD//wMAUEsDBBQABgAIAAAAIQCRd6Gd3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGL2E0rbkuaTZFALx4EGyket9lp&#10;EpqdDdltk357p3jQ0/x7vPebbDO5TlxwCK0nDfNZAgKp8ralWsNXuX1egQjRkDWdJ9RwxQCb/P4u&#10;M6n1I33iZRdrwSYUUqOhibFPpQxVg86Eme+R+Hb0gzORx6GWdjAjm7tOLpJESWda4oTG9Fg0WJ12&#10;Z6fhu3562e5LKscifhxVM13376+F1o8P09saRMQp/onhhs/okDPTwZ/JBtFpWKjVnKXc3CoL1HKp&#10;QBx+FzLP5P8P8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+BdgocwBAAABBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkXehnd4AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Salarié</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
@@ -17792,65 +17738,67 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E172B4" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">À l’embauche, le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>candidat</w:t>
       </w:r>
       <w:r w:rsidR="00206105" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>désigné</w:t>
       </w:r>
       <w:r w:rsidR="00206105" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
@@ -18251,57 +18199,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F4149F" w14:textId="77777777" w:rsidR="00C64146" w:rsidRPr="00D92D22" w:rsidRDefault="00C64146" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -18336,57 +18284,57 @@
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="003A7F27" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18454,57 +18402,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BA25BFA" w14:textId="77777777" w:rsidR="00C64146" w:rsidRPr="00D92D22" w:rsidRDefault="00C64146" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -18661,51 +18609,51 @@
           <w:p w14:paraId="27591C83" w14:textId="58EA3897" w:rsidR="00C444D1" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte148"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Texte148"/>
+            <w:bookmarkStart w:id="32" w:name="Texte148"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -18724,83 +18672,83 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20A78E2E" w14:textId="10AC1625" w:rsidR="00C444D1" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Texte149"/>
+            <w:bookmarkStart w:id="33" w:name="Texte149"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -18819,83 +18767,83 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57064437" w14:textId="764B0938" w:rsidR="00C444D1" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte150"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Texte150"/>
+            <w:bookmarkStart w:id="34" w:name="Texte150"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -18914,51 +18862,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4475DC6B" w14:textId="77777777" w:rsidR="003A7F27" w:rsidRPr="00D92D22" w:rsidRDefault="003A7F27" w:rsidP="00970DDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18988,57 +18936,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23ACAA5F" w14:textId="77777777" w:rsidR="00F05BCF" w:rsidRPr="00D92D22" w:rsidRDefault="00F05BCF" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -19499,57 +19447,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0058269E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0058269E">
+            <w:r w:rsidR="00CB1744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB1744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10D80368" w14:textId="77777777" w:rsidR="00F05BCF" w:rsidRPr="00D92D22" w:rsidRDefault="00F05BCF" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -20212,51 +20160,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte126"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Texte126"/>
+            <w:bookmarkStart w:id="35" w:name="Texte126"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -20275,51 +20223,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B64B630" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00970DDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20455,51 +20403,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte127"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Texte127"/>
+            <w:bookmarkStart w:id="36" w:name="Texte127"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -20518,51 +20466,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="358E5D23" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00970DDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20583,183 +20531,183 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Texte128"/>
+            <w:bookmarkStart w:id="37" w:name="Texte128"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="37"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte129"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Texte129"/>
+            <w:bookmarkStart w:id="38" w:name="Texte129"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="38"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Texte130"/>
+            <w:bookmarkStart w:id="39" w:name="Texte130"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -20771,51 +20719,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970DDB" w:rsidRPr="00D92D22" w14:paraId="0F8B2AA6" w14:textId="77777777" w:rsidTr="00A82BBA">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="222A35" w:themeColor="text2" w:themeShade="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51326B15" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00970DDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21045,52 +20993,56 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date (jour/mois/année)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69DA86D1" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="007E76A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidSect="00627C28">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="1797" w:bottom="1134" w:left="1797" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w16cid:commentId w16cid:paraId="06DBE0C3" w16cid:durableId="25B8875F"/>
   <w16cid:commentId w16cid:paraId="1100ABFA" w16cid:durableId="25B887A6"/>
   <w16cid:commentId w16cid:paraId="4EA785B9" w16cid:durableId="25B887B3"/>
   <w16cid:commentId w16cid:paraId="08B1D440" w16cid:durableId="25B887E2"/>
   <w16cid:commentId w16cid:paraId="5BA2F7A3" w16cid:durableId="25B887BE"/>
   <w16cid:commentId w16cid:paraId="706C90AB" w16cid:durableId="25B8883E"/>
   <w16cid:commentId w16cid:paraId="372B4C6D" w16cid:durableId="25B888B2"/>
   <w16cid:commentId w16cid:paraId="22462960" w16cid:durableId="25B888B9"/>
   <w16cid:commentId w16cid:paraId="76515E2C" w16cid:durableId="25B888C6"/>
   <w16cid:commentId w16cid:paraId="778A84ED" w16cid:durableId="25B88913"/>
   <w16cid:commentId w16cid:paraId="124784BF" w16cid:durableId="25B8894C"/>
   <w16cid:commentId w16cid:paraId="00D3AEF6" w16cid:durableId="25B88997"/>
 </w16cid:commentsIds>
 </file>
@@ -21119,280 +21071,319 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3C9E5626" w14:textId="408025E5" w:rsidR="00C42087" w:rsidRPr="006F35CE" w:rsidRDefault="00C42087" w:rsidP="006F35CE">
+  <w:p w14:paraId="5A49E26C" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="3C9E5626" w14:textId="390452C3" w:rsidR="00C42087" w:rsidRPr="006F35CE" w:rsidRDefault="00C42087" w:rsidP="006F35CE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0058269E" w:rsidRPr="0058269E">
+    <w:r w:rsidR="00CB1744" w:rsidRPr="00CB1744">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="4491F538" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53A50F20" w14:textId="77777777" w:rsidR="00D71243" w:rsidRDefault="00D71243" w:rsidP="00CC6A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4BADFC80" w14:textId="77777777" w:rsidR="00D71243" w:rsidRDefault="00D71243" w:rsidP="00CC6A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7F72DF62" w14:textId="08F4809D" w:rsidR="00C42087" w:rsidRPr="003E3A3F" w:rsidRDefault="00627C28" w:rsidP="00437718">
+  <w:p w14:paraId="21D0E154" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="7F72DF62" w14:textId="1DD7278F" w:rsidR="00C42087" w:rsidRPr="003E3A3F" w:rsidRDefault="00CB1744" w:rsidP="00CB1744">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="7500"/>
+      </w:tabs>
       <w:ind w:left="-567"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003E3A3F">
+    <w:r w:rsidRPr="00F0759D">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78BC9183" wp14:editId="6B567EE3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E0E83FB" wp14:editId="620C8F3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4910455</wp:posOffset>
+            <wp:posOffset>4572645</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-37465</wp:posOffset>
+            <wp:posOffset>-153035</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1114425" cy="523875"/>
-[...3 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+          <wp:extent cx="1609793" cy="882406"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Image 5" descr="O:\CIUSSS - 3000-DEUR\30213-IURDPM\_A_CLASSER\Administration\Comptabilité\310_Comptabilité\1. Formulaires comptables\Formulaires Divers\téléchargement.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Image 3"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="O:\CIUSSS - 3000-DEUR\30213-IURDPM\_A_CLASSER\Administration\Comptabilité\310_Comptabilité\1. Formulaires comptables\Formulaires Divers\téléchargement.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1114425" cy="523875"/>
+                    <a:ext cx="1609793" cy="882406"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00627C28">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4842B688" wp14:editId="29E65110">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4842B688" wp14:editId="7D5588EA">
           <wp:extent cx="1261110" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="322" name="Image 322"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Logo IURDPM - Noir et blanc.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -21403,69 +21394,99 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C42087" w:rsidRPr="00741D74">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C42087" w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
-      <w:t>Contrat de travail</w:t>
+      <w:t>C</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="40" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:r w:rsidR="00C42087" w:rsidRPr="003E3A3F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+      </w:rPr>
+      <w:t>ontrat de travail</w:t>
     </w:r>
     <w:r w:rsidR="00C42087" w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
   <w:p w14:paraId="4DA441A3" w14:textId="77777777" w:rsidR="00C42087" w:rsidRPr="003E3A3F" w:rsidRDefault="00C42087">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="52D115EF" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B9C1E59"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7CB00E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
@@ -22330,50 +22351,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61AB3688"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="677437EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64F303FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B1ED262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22453,51 +22587,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6748760F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB6C9AD6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="895" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1615" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22570,91 +22704,94 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5935" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6655" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00830604"/>
     <w:rsid w:val="00002746"/>
     <w:rsid w:val="00004A5C"/>
     <w:rsid w:val="00004AA4"/>
     <w:rsid w:val="00004D0A"/>
     <w:rsid w:val="000127DB"/>
     <w:rsid w:val="00014076"/>
     <w:rsid w:val="00014469"/>
@@ -22875,50 +23012,51 @@
     <w:rsid w:val="005465CE"/>
     <w:rsid w:val="00547A12"/>
     <w:rsid w:val="00551E56"/>
     <w:rsid w:val="00560DDF"/>
     <w:rsid w:val="00561333"/>
     <w:rsid w:val="00563EDE"/>
     <w:rsid w:val="0057349A"/>
     <w:rsid w:val="0058269E"/>
     <w:rsid w:val="005844DF"/>
     <w:rsid w:val="005868BC"/>
     <w:rsid w:val="00590A23"/>
     <w:rsid w:val="00592987"/>
     <w:rsid w:val="00593170"/>
     <w:rsid w:val="00593E7A"/>
     <w:rsid w:val="00594EC2"/>
     <w:rsid w:val="005A0238"/>
     <w:rsid w:val="005A4FF7"/>
     <w:rsid w:val="005B0D1D"/>
     <w:rsid w:val="005B2AF5"/>
     <w:rsid w:val="005B4860"/>
     <w:rsid w:val="005B5D47"/>
     <w:rsid w:val="005B682D"/>
     <w:rsid w:val="005B7F20"/>
     <w:rsid w:val="005C6047"/>
     <w:rsid w:val="005D020D"/>
+    <w:rsid w:val="005D068A"/>
     <w:rsid w:val="005D6FC6"/>
     <w:rsid w:val="005E372D"/>
     <w:rsid w:val="005F063E"/>
     <w:rsid w:val="005F154C"/>
     <w:rsid w:val="006024A6"/>
     <w:rsid w:val="00604394"/>
     <w:rsid w:val="006043A8"/>
     <w:rsid w:val="00604CEE"/>
     <w:rsid w:val="00606571"/>
     <w:rsid w:val="00607DF2"/>
     <w:rsid w:val="00613E46"/>
     <w:rsid w:val="00617AB8"/>
     <w:rsid w:val="00620668"/>
     <w:rsid w:val="0062208B"/>
     <w:rsid w:val="00627C28"/>
     <w:rsid w:val="00635BDD"/>
     <w:rsid w:val="00642708"/>
     <w:rsid w:val="00644638"/>
     <w:rsid w:val="00644E9B"/>
     <w:rsid w:val="00652FF0"/>
     <w:rsid w:val="00656273"/>
     <w:rsid w:val="006612E9"/>
     <w:rsid w:val="0066131A"/>
     <w:rsid w:val="00667905"/>
     <w:rsid w:val="0067311F"/>
@@ -23139,53 +23277,55 @@
     <w:rsid w:val="00C04361"/>
     <w:rsid w:val="00C14192"/>
     <w:rsid w:val="00C148BF"/>
     <w:rsid w:val="00C24CC6"/>
     <w:rsid w:val="00C276F9"/>
     <w:rsid w:val="00C36285"/>
     <w:rsid w:val="00C42087"/>
     <w:rsid w:val="00C444D1"/>
     <w:rsid w:val="00C500C7"/>
     <w:rsid w:val="00C566C4"/>
     <w:rsid w:val="00C60F8E"/>
     <w:rsid w:val="00C617E8"/>
     <w:rsid w:val="00C64146"/>
     <w:rsid w:val="00C65B7A"/>
     <w:rsid w:val="00C670BE"/>
     <w:rsid w:val="00C717F3"/>
     <w:rsid w:val="00C72278"/>
     <w:rsid w:val="00C860B3"/>
     <w:rsid w:val="00C87C2E"/>
     <w:rsid w:val="00C96ED8"/>
     <w:rsid w:val="00CA0120"/>
     <w:rsid w:val="00CA43B5"/>
     <w:rsid w:val="00CA4578"/>
     <w:rsid w:val="00CA7914"/>
     <w:rsid w:val="00CB0000"/>
+    <w:rsid w:val="00CB1744"/>
     <w:rsid w:val="00CB5786"/>
     <w:rsid w:val="00CC16C3"/>
     <w:rsid w:val="00CC2C82"/>
+    <w:rsid w:val="00CC6001"/>
     <w:rsid w:val="00CC6A42"/>
     <w:rsid w:val="00CD3595"/>
     <w:rsid w:val="00CE11BD"/>
     <w:rsid w:val="00CE1434"/>
     <w:rsid w:val="00CF1CCC"/>
     <w:rsid w:val="00CF2CDC"/>
     <w:rsid w:val="00CF39F2"/>
     <w:rsid w:val="00D058A2"/>
     <w:rsid w:val="00D1380B"/>
     <w:rsid w:val="00D1433B"/>
     <w:rsid w:val="00D17796"/>
     <w:rsid w:val="00D17CD4"/>
     <w:rsid w:val="00D2210C"/>
     <w:rsid w:val="00D25828"/>
     <w:rsid w:val="00D27DC7"/>
     <w:rsid w:val="00D30DF4"/>
     <w:rsid w:val="00D41985"/>
     <w:rsid w:val="00D424BD"/>
     <w:rsid w:val="00D462C9"/>
     <w:rsid w:val="00D509A6"/>
     <w:rsid w:val="00D52BEC"/>
     <w:rsid w:val="00D579CF"/>
     <w:rsid w:val="00D63830"/>
     <w:rsid w:val="00D65CF7"/>
     <w:rsid w:val="00D71217"/>
@@ -23291,51 +23431,51 @@
     <w:rsid w:val="271BBB6D"/>
     <w:rsid w:val="306D741E"/>
     <w:rsid w:val="4F4E5B9B"/>
     <w:rsid w:val="584E051C"/>
     <w:rsid w:val="6C2793EC"/>
     <w:rsid w:val="7315EE7E"/>
     <w:rsid w:val="7B023C02"/>
     <w:rsid w:val="7DEF5CB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="543E6728"/>
   <w15:docId w15:val="{B4EC59E0-63CF-408C-BF59-3AB4A59ED3D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -24075,88 +24215,211 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1252853530">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1015035195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="820268777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1418475246">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350134708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006274729">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1180008300">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="80416065">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="291794061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2017950800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="816074902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1749114111">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1860507998">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -24394,62 +24657,62 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010026D0E8518E50FD44B9C85925E129EFCC" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61764c78983852dc03f9490155fbeeae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eea7addd-e702-4e64-83c6-005fd1e86daa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85168a8147cf34457fd833a04b515be4" ns2:_="">
     <xsd:import namespace="eea7addd-e702-4e64-83c6-005fd1e86daa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eea7addd-e702-4e64-83c6-005fd1e86daa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -24545,129 +24808,129 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{193E7502-0390-4275-B5E1-3E4848D3525B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A5E33D7-2C2E-4FDD-BD0C-31167ECA2411}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="eea7addd-e702-4e64-83c6-005fd1e86daa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62B39CC6-FD8F-4344-BED3-6306424811A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="eea7addd-e702-4e64-83c6-005fd1e86daa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFE95651-AB33-4806-B17B-B26C0E68CC5D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A383E966-1930-49A1-A696-C195189DA2E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2734</Words>
-  <Characters>15039</Characters>
+  <Words>2730</Words>
+  <Characters>15020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>125</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CSSS Jeanne-Mance</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17738</CharactersWithSpaces>
+  <CharactersWithSpaces>17715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Solange Gauthier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010026D0E8518E50FD44B9C85925E129EFCC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="JEWJCDocID">
     <vt:lpwstr>3ceaaf46-7510-457b-93ea-0598bc4afcb2</vt:lpwstr>