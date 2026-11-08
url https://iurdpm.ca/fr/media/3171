--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -209,57 +209,57 @@
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB1744">
+      <w:r w:rsidR="00181579">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00181579">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -282,57 +282,57 @@
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB1744">
+      <w:r w:rsidR="00181579">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00181579">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -347,57 +347,57 @@
       </w:r>
       <w:r w:rsidR="00E15EA3" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E15EA3" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB1744">
+      <w:r w:rsidR="00181579">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00181579">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E15EA3" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003E3A3F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D9173F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -412,57 +412,57 @@
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB1744">
+      <w:r w:rsidR="00181579">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00181579">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F11C3DE" w14:textId="77777777" w:rsidR="003E3A3F" w:rsidRPr="00D92D22" w:rsidRDefault="003E3A3F" w:rsidP="003E3A3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1415,51 +1415,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19866E52" w14:textId="77777777" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00EB3AAE" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w14:paraId="77842CCA" w14:textId="77777777" w:rsidTr="00707058">
+      <w:tr w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w14:paraId="77842CCA" w14:textId="77777777" w:rsidTr="006619E9">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10721" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03FF62F6" w14:textId="7A9A6AE3" w:rsidR="00EB3AAE" w:rsidRPr="00D92D22" w:rsidRDefault="00D1380B" w:rsidP="00957FA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB3AAE">
@@ -1478,57 +1478,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1550,57 +1550,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1636,57 +1636,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1715,57 +1715,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1794,88 +1794,88 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Préfère ne pas répondre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1380B" w:rsidRPr="00D92D22" w14:paraId="1340ABAD" w14:textId="77777777" w:rsidTr="00707058">
+      <w:tr w:rsidR="00D1380B" w:rsidRPr="00D92D22" w14:paraId="1340ABAD" w14:textId="77777777" w:rsidTr="006619E9">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10721" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C556642" w14:textId="07120AD2" w:rsidR="00D1380B" w:rsidRPr="00EB3AAE" w:rsidRDefault="00D1380B" w:rsidP="00EB3AAE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB3AAE">
@@ -1908,57 +1908,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Féminin  </w:t>
             </w:r>
             <w:r w:rsidR="00957FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1973,57 +1973,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2897,51 +2897,51 @@
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005B5D47" w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidR="00C42087">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1380B" w:rsidRPr="00D92D22" w14:paraId="73F456BD" w14:textId="77777777" w:rsidTr="00245E3F">
+      <w:tr w:rsidR="00D1380B" w:rsidRPr="00D92D22" w14:paraId="73F456BD" w14:textId="77777777" w:rsidTr="006619E9">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="544F1305" w14:textId="77777777" w:rsidR="00D1380B" w:rsidRPr="00D92D22" w:rsidRDefault="00D1380B" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
                 <w:tab w:val="left" w:pos="6414"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
@@ -2952,57 +2952,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -3027,57 +3027,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5583" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3095,57 +3095,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Permis d’études/travail :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -3244,57 +3244,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Date d’expiration :</w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -3787,166 +3787,185 @@
             </w:r>
             <w:r w:rsidR="00195B4C" w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="095C22D2" w14:textId="77777777" w:rsidR="00195B4C" w:rsidRPr="00D92D22" w:rsidRDefault="00195B4C" w:rsidP="006F35CE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BF2B5F9" w14:textId="7010A931" w:rsidR="004050CE" w:rsidRPr="004050CE" w:rsidRDefault="00195B4C" w:rsidP="006F35CE">
+          <w:p w14:paraId="150834B8" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="00195B4C" w:rsidP="006F35CE">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contribution</w:t>
+            </w:r>
+            <w:r w:rsidR="00016405" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attendue</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6047" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D7233" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EB2265" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="009D7233" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mployé</w:t>
+            </w:r>
+            <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005C6047" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D7233" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006619E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF2B5F9" w14:textId="76DB4225" w:rsidR="004050CE" w:rsidRPr="004050CE" w:rsidRDefault="004050CE" w:rsidP="006F35CE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D92D22">
-[...102 lines deleted...]
-            <w:r w:rsidR="004050CE" w:rsidRPr="004050CE">
+            <w:r w:rsidRPr="004050CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Description et objectifs du mandat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D9EB0A2" w14:textId="7BDDAC20" w:rsidR="00CC6001" w:rsidRDefault="00CC6001" w:rsidP="006F35CE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
@@ -4492,57 +4511,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche de Montréal sur les inégalités sociales</w:t>
             </w:r>
             <w:r w:rsidR="002174D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4652,57 +4671,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche en santé publique (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4815,57 +4834,57 @@
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5010,57 +5029,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Centre de recherche de l’Institut universitaire de gériatrie de Montréal (CRIUGM) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -5156,57 +5175,57 @@
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire sur les dépendances (IUD) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -5302,57 +5321,57 @@
             </w:pPr>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire de gériatrie de Montr</w:t>
             </w:r>
             <w:r w:rsidR="00D9173F" w:rsidRPr="003C76F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5461,57 +5480,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire Jeunes en difficultés (IUJD) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -5608,57 +5627,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="CaseACocher4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidR="00C617E8" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institut universitaire sur la réadaptation en déficience physique de Montréal (IURDPM) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5826,58 +5845,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00215312" w:rsidRPr="00D1380B">
               <w:rPr>
@@ -5945,58 +5964,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D0952" w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6072,58 +6091,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Stagiaire postdoctoral étranger</w:t>
             </w:r>
             <w:r w:rsidR="00D579CF" w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6164,58 +6183,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Chargé de projet (9048)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6244,58 +6263,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Professionnel de recherche (9565) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6420,58 +6439,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Autre (9055) : </w:t>
             </w:r>
             <w:r w:rsidRPr="00D1380B">
               <w:rPr>
@@ -6802,57 +6821,57 @@
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6895,57 +6914,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6974,57 +6993,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7267,57 +7286,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002949E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -8206,59 +8225,59 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="CaseACocher79"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9369,57 +9388,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9448,57 +9467,57 @@
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9890,59 +9909,59 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="CaseACocher80"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10964,58 +10983,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
@@ -11051,58 +11070,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00D80846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003D0C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D0C66">
               <w:rPr>
@@ -11589,57 +11608,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C96ED8" w:rsidRPr="00D92D22" w14:paraId="58F74A01" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11706,57 +11725,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="79CC5447" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11823,57 +11842,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="2BF2B71C" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11968,57 +11987,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="7BCF8D76" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12103,57 +12122,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004D0A" w:rsidRPr="00D92D22" w14:paraId="5D63F936" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12220,57 +12239,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="42BA7D96" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12344,57 +12363,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="508905EB" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12447,57 +12466,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="56010361" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12592,57 +12611,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E3DB2" w:rsidRPr="00D92D22" w14:paraId="64BAB37A" w14:textId="77777777" w:rsidTr="00004D0A">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12695,57 +12714,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18BB38A8" w14:textId="77777777" w:rsidR="005B5D47" w:rsidRPr="003D0C66" w:rsidRDefault="005B5D47" w:rsidP="003D0C66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
@@ -12968,57 +12987,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C87C2E" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13062,57 +13081,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C87C2E" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13141,57 +13160,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C87C2E" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13396,106 +13415,120 @@
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="80"/>
               <w:ind w:left="595" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Malgré les paragraphes ci-haut mentionnés, une partie au contrat peut, par ailleurs, pour un motif sérieux, résilier en tout temps le contrat unilatéralement et sans préavis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3106CBAA" w14:textId="2BD88C81" w:rsidR="00741D74" w:rsidRPr="00D92D22" w:rsidRDefault="00741D74" w:rsidP="00C04361">
+          <w:p w14:paraId="3106CBAA" w14:textId="4697227B" w:rsidR="00741D74" w:rsidRPr="00D92D22" w:rsidRDefault="00741D74" w:rsidP="00C04361">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>À la fin du contrat, tous les objets appartenant au Centre de recherche</w:t>
             </w:r>
             <w:r w:rsidR="00560DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Institut universitaire</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou </w:t>
             </w:r>
+            <w:r w:rsidR="006619E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
             <w:r w:rsidR="007C62B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">au </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">CIUSSS du </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006619E9" w:rsidRPr="006619E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Québec – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="002C4CB1" w:rsidRPr="00D92D22">
+            <w:r w:rsidR="006619E9" w:rsidRPr="006619E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Centre-Sud-de-l’Île-de-Montréal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006619E9" w:rsidRPr="006619E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Universitaire</w:t>
+            </w:r>
             <w:r w:rsidR="00043F57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, tels</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> que carte d’identité, carte d’accès, clés, </w:t>
             </w:r>
             <w:r w:rsidR="00043F57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -13645,51 +13678,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
           <w:p w14:paraId="7E82E869" w14:textId="0D859279" w:rsidR="00741D74" w:rsidRPr="00D92D22" w:rsidRDefault="00A171A7" w:rsidP="006F35CE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00212DA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00741D74" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Signataires – </w:t>
             </w:r>
             <w:r w:rsidR="00472ECB" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -14823,110 +14855,105 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="176" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0422C68B" w14:textId="77777777" w:rsidR="005B2AF5" w:rsidRDefault="005B2AF5" w:rsidP="00F309AC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="176" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="132F7F4F" w14:textId="44C68E4D" w:rsidR="0028373F" w:rsidRPr="00D92D22" w:rsidRDefault="00F309AC" w:rsidP="004E4630">
+          <w:p w14:paraId="132F7F4F" w14:textId="39344AD3" w:rsidR="0028373F" w:rsidRPr="00D92D22" w:rsidRDefault="00F309AC" w:rsidP="00181579">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="174" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00B64062">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ise à jour : </w:t>
             </w:r>
-            <w:r w:rsidR="003F5494">
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>31</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F50843">
+              <w:t xml:space="preserve">19 </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="31"/>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E4630">
+              <w:t>octobre</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9377B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> juillet</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A9377B">
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202</w:t>
-[...6 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2033AED3" w14:textId="77777777" w:rsidR="0028373F" w:rsidRPr="00D92D22" w:rsidRDefault="0028373F" w:rsidP="00A82BBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4996"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="176" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
@@ -15039,51 +15066,51 @@
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00452939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte147"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Texte147"/>
+      <w:bookmarkStart w:id="32" w:name="Texte147"/>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
@@ -15102,51 +15129,51 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F07448">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="3B272D6D" w14:textId="77777777" w:rsidR="00B13872" w:rsidRDefault="00B13872" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F74B3D" w14:textId="77777777" w:rsidR="00452939" w:rsidRPr="00D92D22" w:rsidRDefault="00452939" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -15204,51 +15231,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CESSION DE DROITS DE PROPRIÉTÉ INTELLECTUELLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A4CC8F" w14:textId="77777777" w:rsidR="00543002" w:rsidRPr="00D92D22" w:rsidRDefault="00543002" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5734E22A" w14:textId="555D47AE" w:rsidR="00B13872" w:rsidRDefault="00B13872" w:rsidP="00002746">
+    <w:p w14:paraId="5734E22A" w14:textId="1B56E39C" w:rsidR="00B13872" w:rsidRDefault="00B13872" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTENDU QUE </w:t>
       </w:r>
       <w:r w:rsidR="003553EC" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -15256,110 +15283,85 @@
         </w:rPr>
         <w:t xml:space="preserve">dans le cadre de ce Contrat, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">le salarié ou le boursier sera </w:t>
       </w:r>
       <w:r w:rsidR="003553EC" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">amené à contribuer </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>au développement et à la réalisation de plusieurs projets de recherche au CIUSSS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E76A0" w:rsidRPr="00D92D22">
+        <w:t xml:space="preserve">au développement et à la réalisation de plusieurs projets de recherche </w:t>
+      </w:r>
+      <w:r w:rsidR="006619E9" w:rsidRPr="005D340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du </w:t>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="006619E9" w:rsidRPr="00F56261">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santé Québec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E76A0" w:rsidRPr="00D92D22">
+      <w:r w:rsidR="006619E9" w:rsidRPr="00F56261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Centre-Sud-de-l’Île-de-Montréal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E76A0" w:rsidRPr="00D92D22">
+      <w:r w:rsidR="006619E9" w:rsidRPr="00F56261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> («</w:t>
-[...32 lines deleted...]
-        <w:t>»)</w:t>
+        <w:t xml:space="preserve"> – Universitaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00724FA0" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">le salarié ou le boursier s’engage comme </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>suit :</w:t>
       </w:r>
@@ -15403,51 +15405,51 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="318"/>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Définitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F3CFF9" w14:textId="26A041B4" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
+    <w:p w14:paraId="48F3CFF9" w14:textId="17EDD955" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="156"/>
           <w:tab w:val="num" w:pos="318"/>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -15481,79 +15483,125 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>onfidentielle</w:t>
       </w:r>
       <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">» signifie les informations et documents incluant tous les renseignements verbaux ou écrits ainsi que les supports d’information de ceux-ci et comprend notamment tous les renseignements cliniques, dossiers de patients, registres, cahiers de charge, renseignements techniques, logiciels, dessins, spécimens, matériels, projets, prototypes, dispositifs, appareils, secrets de fabrique, secrets commerciaux, savoir-faire, données et autres informations cliniques, techniques et commerciales, relativement à la réalisation de projets de recherche au </w:t>
-[...6 lines deleted...]
-        <w:t>CCSMTL</w:t>
+        <w:t>» signifie les informations et documents incluant tous les renseignements verbaux ou écrits ainsi que les supports d’information de ceux-ci et comprend notamment tous les renseignements cliniques, dossiers de patients, registres, cahiers de charge, renseignements techniques, logiciels, dessins, spécimens, matériels, projets, prototypes, dispositifs, appareils, secrets de fabrique, secrets commerciaux, savoir-faire, données et autres informations cliniques, techniques et commerciales, relativement à la réalis</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ation de projets de recherche</w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>. Cela inclut également les mots de passe et codes d’accès obtenus dans le cadre des fonctions exercées au C</w:t>
-[...6 lines deleted...]
-        <w:t>CSMTL</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542" w:rsidRPr="00D51A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santé Québec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C2542" w:rsidRPr="00D51A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Centre-Sud-de-l’Île-de-Montréal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C2542" w:rsidRPr="00D51A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Universitaire</w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. Cela inclut également les mots de passe et codes d’accès obtenus dans le cadre des fonctions exercées </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à Santé Québec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Centre-Sud-de-l’Île-de-Montréal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Universitaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29717FE4" w14:textId="750C2805" w:rsidR="003553EC" w:rsidRPr="00F309AC" w:rsidRDefault="003553EC" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00F309AC" w:rsidRPr="00946378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -15595,67 +15643,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Propriété intellectuelle</w:t>
       </w:r>
       <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">» signifie tout élément de propriété intellectuelle découlant du Contrat ou s’y rapportant, notamment les créations, œuvres, rapports, analyses, données, informations scientifiques et techniques, découvertes, inventions, résultats ou logiciels, sur quelque support que ce soit, incluant les supports numériques, vidéos ou </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">» signifie tout élément de propriété intellectuelle découlant du Contrat ou s’y rapportant, notamment les créations, œuvres, rapports, analyses, données, informations scientifiques et techniques, découvertes, inventions, résultats ou logiciels, sur quelque support que ce soit, incluant les supports numériques, vidéos ou audios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02441DDB" w14:textId="77777777" w:rsidR="00B13872" w:rsidRPr="00F309AC" w:rsidRDefault="00B13872" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A3A0DBD" w14:textId="77777777" w:rsidR="00B13872" w:rsidRPr="00002746" w:rsidRDefault="00B13872" w:rsidP="00002746">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
@@ -15669,51 +15701,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Confide</w:t>
       </w:r>
       <w:r w:rsidRPr="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ntialité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2663A660" w14:textId="6D0567D6" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
+    <w:p w14:paraId="2663A660" w14:textId="6DCD8840" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="156"/>
           <w:tab w:val="num" w:pos="318"/>
           <w:tab w:val="left" w:pos="8471"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00946378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
       <w:r>
@@ -15804,59 +15836,85 @@
       </w:r>
       <w:r w:rsidR="00F52451" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nformation confidentielle</w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> obtenue dans le cadre du travail réalisé au </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E76A0" w:rsidRPr="00D92D22">
+        <w:t xml:space="preserve"> obtenue dans le cadre du travail réalisé </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CCSMTL</w:t>
+        <w:t xml:space="preserve">à Santé Québec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centre-Sud-de-l’</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Île-de-Montréal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Universitaire</w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, s</w:t>
       </w:r>
       <w:r w:rsidR="00371C8A" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>auf si le chercheur-responsable</w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lui en donne l’autorisation ou le mandat spécifique par écrit. En particulier, le salarié ou le boursier convient également de préserver la confidentialité de l’</w:t>
       </w:r>
@@ -16967,51 +17025,51 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="318"/>
           <w:tab w:val="left" w:pos="8646"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dispositions Diverses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185BBF4C" w14:textId="435F8B72" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00BE218B" w:rsidP="00002746">
+    <w:p w14:paraId="185BBF4C" w14:textId="75B8E26C" w:rsidR="00B13872" w:rsidRPr="00D92D22" w:rsidRDefault="00BE218B" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="8646"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -17062,75 +17120,105 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>boursier</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> s’engage à </w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> protéger en tout temps contre la perte involontaire ou malveillante, les dommages, les modifications ou la divulgation, tout bien matériel et immatériel appartenant au </w:t>
-[...6 lines deleted...]
-        <w:t>CCSMTL</w:t>
+        <w:t xml:space="preserve"> protéger en tout temps contre la perte involontaire ou malveillante, les dommages, les modifications ou la divulgation, tout bien matér</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iel et immatériel appartenant </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à Santé Québec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Centre-Sud-de-l’</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Île-de-Montréal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Universitaire </w:t>
       </w:r>
       <w:r w:rsidR="00B13872" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (par exemple : les équipements, matériel de laboratoire, cahiers de laboratoire, équipement informatique et logiciels, brevets, accords de licence, ententes de transferts de matériel)</w:t>
+        <w:t>(par exemple : les équipements, matériel de laboratoire, cahiers de laboratoire, équipement informatique et logiciels, brevets, accords de licence, ententes de transferts de matériel)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C68D92" w14:textId="437575AC" w:rsidR="00BE218B" w:rsidRPr="00D92D22" w:rsidRDefault="00BE218B" w:rsidP="00002746">
+    <w:p w14:paraId="12C68D92" w14:textId="2298B26D" w:rsidR="00BE218B" w:rsidRPr="00D92D22" w:rsidRDefault="00BE218B" w:rsidP="00002746">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="8646"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="00002746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -17182,51 +17270,101 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>boursier</w:t>
       </w:r>
       <w:r w:rsidR="00656273" w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> s’engage à </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>signer tout document et à poser tout geste qui pourrait être raisonnablement requis par le CCSMTL pour donner effet aux dispositions des présentes.</w:t>
+        <w:t>signer tout document et à poser tout geste qui pourrait êtr</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e raisonnablement requis par </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santé Québec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C2542" w:rsidRPr="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Centre-Sud-de-l’</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Île-de-Montréal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C2542">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Universitaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour donner effet aux dispositions des présentes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6631CE0A" w14:textId="77777777" w:rsidR="00BE218B" w:rsidRPr="00002746" w:rsidRDefault="00BE218B" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8646"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBA31B9" w14:textId="77777777" w:rsidR="00B13872" w:rsidRPr="00002746" w:rsidRDefault="00B13872" w:rsidP="00002746">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8646"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
@@ -18035,98 +18173,129 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tout refus du déclarant de collaborer avec l’établissement pourra entra</w:t>
             </w:r>
             <w:r w:rsidR="00F80A1F" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidR="00A900F6" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>er le rejet de sa candidature ou l’imposition de mesures administratives ou disciplinaires.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F68929" w14:textId="13085592" w:rsidR="000F669E" w:rsidRPr="00002746" w:rsidRDefault="00970DDB" w:rsidP="007A3E59">
+          <w:p w14:paraId="35F68929" w14:textId="4EE074D4" w:rsidR="000F669E" w:rsidRPr="00002746" w:rsidRDefault="00970DDB" w:rsidP="007A3E59">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="240" w:after="240"/>
               <w:ind w:left="487" w:right="254" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Toute personne employée s’engage à informer la Direction</w:t>
             </w:r>
+            <w:r w:rsidR="00AB2E18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des ressources humaines de</w:t>
+            </w:r>
             <w:r w:rsidR="00D2210C" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> des ressources humaines du CIUSSS du </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2E18" w:rsidRPr="00D51A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Québec </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D2210C" w:rsidRPr="00D92D22">
-[...4 lines deleted...]
-              <w:t>Centre-Sud-de-l’île-de-Montréal</w:t>
+            <w:r w:rsidR="00AB2E18" w:rsidRPr="00D51A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Centre-Sud-de-l’Île-de-Montréal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D92D22">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> de toute modification de nature pénale ou criminelle pouvant survenir à son dossier et être jugée incompatible avec ses fonctions. </w:t>
+            <w:r w:rsidR="00AB2E18" w:rsidRPr="00D51A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Universitaire</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2E18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de toute modification de nature pénale ou criminelle pouvant survenir à son dossier et être jugée incompatible avec ses fonctions. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B2398D9" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00970DDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FAB9EC2" w14:textId="77777777" w:rsidR="003A7F27" w:rsidRPr="00D92D22" w:rsidRDefault="003A7F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92D22">
         <w:rPr>
@@ -18199,57 +18368,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F4149F" w14:textId="77777777" w:rsidR="00C64146" w:rsidRPr="00D92D22" w:rsidRDefault="00C64146" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -18284,57 +18453,57 @@
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F05BCF" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="003A7F27" w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18402,57 +18571,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BA25BFA" w14:textId="77777777" w:rsidR="00C64146" w:rsidRPr="00D92D22" w:rsidRDefault="00C64146" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -18609,51 +18778,51 @@
           <w:p w14:paraId="27591C83" w14:textId="58EA3897" w:rsidR="00C444D1" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte148"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Texte148"/>
+            <w:bookmarkStart w:id="33" w:name="Texte148"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -18672,83 +18841,83 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20A78E2E" w14:textId="10AC1625" w:rsidR="00C444D1" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Texte149"/>
+            <w:bookmarkStart w:id="34" w:name="Texte149"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -18767,83 +18936,83 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57064437" w14:textId="764B0938" w:rsidR="00C444D1" w:rsidRPr="00D92D22" w:rsidRDefault="00002746" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte150"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Texte150"/>
+            <w:bookmarkStart w:id="35" w:name="Texte150"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -18862,51 +19031,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4475DC6B" w14:textId="77777777" w:rsidR="003A7F27" w:rsidRPr="00D92D22" w:rsidRDefault="003A7F27" w:rsidP="00970DDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18936,57 +19105,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23ACAA5F" w14:textId="77777777" w:rsidR="00F05BCF" w:rsidRPr="00D92D22" w:rsidRDefault="00F05BCF" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -19447,57 +19616,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB1744">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CB1744">
+            <w:r w:rsidR="00181579">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00181579">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D92D22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7932" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10D80368" w14:textId="77777777" w:rsidR="00F05BCF" w:rsidRPr="00D92D22" w:rsidRDefault="00F05BCF" w:rsidP="00002746">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
@@ -20160,51 +20329,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte126"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Texte126"/>
+            <w:bookmarkStart w:id="36" w:name="Texte126"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -20223,51 +20392,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B64B630" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00970DDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20403,51 +20572,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte127"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Texte127"/>
+            <w:bookmarkStart w:id="37" w:name="Texte127"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -20466,51 +20635,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="358E5D23" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00970DDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20531,183 +20700,183 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Texte128"/>
+            <w:bookmarkStart w:id="38" w:name="Texte128"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="38"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte129"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Texte129"/>
+            <w:bookmarkStart w:id="39" w:name="Texte129"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="39"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Texte130"/>
+            <w:bookmarkStart w:id="40" w:name="Texte130"/>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
@@ -20719,51 +20888,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005844DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970DDB" w:rsidRPr="00D92D22" w14:paraId="0F8B2AA6" w14:textId="77777777" w:rsidTr="00A82BBA">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="222A35" w:themeColor="text2" w:themeShade="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51326B15" w14:textId="77777777" w:rsidR="00970DDB" w:rsidRPr="00D92D22" w:rsidRDefault="00970DDB" w:rsidP="00970DDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21028,61 +21197,61 @@
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w16cid:commentId w16cid:paraId="06DBE0C3" w16cid:durableId="25B8875F"/>
   <w16cid:commentId w16cid:paraId="1100ABFA" w16cid:durableId="25B887A6"/>
   <w16cid:commentId w16cid:paraId="4EA785B9" w16cid:durableId="25B887B3"/>
   <w16cid:commentId w16cid:paraId="08B1D440" w16cid:durableId="25B887E2"/>
   <w16cid:commentId w16cid:paraId="5BA2F7A3" w16cid:durableId="25B887BE"/>
   <w16cid:commentId w16cid:paraId="706C90AB" w16cid:durableId="25B8883E"/>
   <w16cid:commentId w16cid:paraId="372B4C6D" w16cid:durableId="25B888B2"/>
   <w16cid:commentId w16cid:paraId="22462960" w16cid:durableId="25B888B9"/>
   <w16cid:commentId w16cid:paraId="76515E2C" w16cid:durableId="25B888C6"/>
   <w16cid:commentId w16cid:paraId="778A84ED" w16cid:durableId="25B88913"/>
   <w16cid:commentId w16cid:paraId="124784BF" w16cid:durableId="25B8894C"/>
   <w16cid:commentId w16cid:paraId="00D3AEF6" w16cid:durableId="25B88997"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BF503DD" w14:textId="77777777" w:rsidR="00D71243" w:rsidRDefault="00D71243" w:rsidP="00CC6A42">
+    <w:p w14:paraId="1BF503DD" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9" w:rsidP="00CC6A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CAD4407" w14:textId="77777777" w:rsidR="00D71243" w:rsidRDefault="00D71243" w:rsidP="00CC6A42">
+    <w:p w14:paraId="5CAD4407" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9" w:rsidP="00CC6A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -21120,176 +21289,176 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5A49E26C" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
+  <w:p w14:paraId="5A49E26C" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3C9E5626" w14:textId="390452C3" w:rsidR="00C42087" w:rsidRPr="006F35CE" w:rsidRDefault="00C42087" w:rsidP="006F35CE">
+  <w:p w14:paraId="3C9E5626" w14:textId="4570BD1F" w:rsidR="006619E9" w:rsidRPr="006F35CE" w:rsidRDefault="006619E9" w:rsidP="006F35CE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB1744" w:rsidRPr="00CB1744">
+    <w:r w:rsidR="00181579" w:rsidRPr="00181579">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4491F538" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
+  <w:p w14:paraId="4491F538" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53A50F20" w14:textId="77777777" w:rsidR="00D71243" w:rsidRDefault="00D71243" w:rsidP="00CC6A42">
+    <w:p w14:paraId="53A50F20" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9" w:rsidP="00CC6A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BADFC80" w14:textId="77777777" w:rsidR="00D71243" w:rsidRDefault="00D71243" w:rsidP="00CC6A42">
+    <w:p w14:paraId="4BADFC80" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9" w:rsidP="00CC6A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="21D0E154" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
+  <w:p w14:paraId="21D0E154" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7F72DF62" w14:textId="1DD7278F" w:rsidR="00C42087" w:rsidRPr="003E3A3F" w:rsidRDefault="00CB1744" w:rsidP="00CB1744">
+  <w:p w14:paraId="7F72DF62" w14:textId="1DD7278F" w:rsidR="006619E9" w:rsidRPr="003E3A3F" w:rsidRDefault="006619E9" w:rsidP="00CB1744">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7500"/>
       </w:tabs>
       <w:ind w:left="-567"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F0759D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E0E83FB" wp14:editId="620C8F3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4572645</wp:posOffset>
@@ -21329,162 +21498,152 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1609793" cy="882406"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00627C28">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4842B688" wp14:editId="7D5588EA">
           <wp:extent cx="1261110" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="322" name="Image 322"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Logo IURDPM - Noir et blanc.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1261110" cy="685800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00C42087" w:rsidRPr="00741D74">
+    <w:r w:rsidRPr="00741D74">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00C42087" w:rsidRPr="003E3A3F">
+    <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
-      <w:t>C</w:t>
+      <w:t>Contrat de travail</w:t>
     </w:r>
-    <w:bookmarkStart w:id="40" w:name="_GoBack"/>
-[...9 lines deleted...]
-    <w:r w:rsidR="00C42087" w:rsidRPr="003E3A3F">
+    <w:r w:rsidRPr="003E3A3F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DA441A3" w14:textId="77777777" w:rsidR="00C42087" w:rsidRPr="003E3A3F" w:rsidRDefault="00C42087">
+  <w:p w14:paraId="4DA441A3" w14:textId="77777777" w:rsidR="006619E9" w:rsidRPr="003E3A3F" w:rsidRDefault="006619E9">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="52D115EF" w14:textId="77777777" w:rsidR="00CB1744" w:rsidRDefault="00CB1744">
+  <w:p w14:paraId="52D115EF" w14:textId="77777777" w:rsidR="006619E9" w:rsidRDefault="006619E9">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B9C1E59"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7CB00E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -22741,57 +22900,57 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00830604"/>
     <w:rsid w:val="00002746"/>
     <w:rsid w:val="00004A5C"/>
     <w:rsid w:val="00004AA4"/>
     <w:rsid w:val="00004D0A"/>
     <w:rsid w:val="000127DB"/>
     <w:rsid w:val="00014076"/>
     <w:rsid w:val="00014469"/>
@@ -22820,50 +22979,51 @@
     <w:rsid w:val="000B2158"/>
     <w:rsid w:val="000B28EA"/>
     <w:rsid w:val="000B2CA8"/>
     <w:rsid w:val="000B6171"/>
     <w:rsid w:val="000C172D"/>
     <w:rsid w:val="000C6E67"/>
     <w:rsid w:val="000D35E7"/>
     <w:rsid w:val="000D52DB"/>
     <w:rsid w:val="000D6238"/>
     <w:rsid w:val="000D7E29"/>
     <w:rsid w:val="000E1D5B"/>
     <w:rsid w:val="000F5B18"/>
     <w:rsid w:val="000F669E"/>
     <w:rsid w:val="00104973"/>
     <w:rsid w:val="00106180"/>
     <w:rsid w:val="00111384"/>
     <w:rsid w:val="00111CD1"/>
     <w:rsid w:val="0013126C"/>
     <w:rsid w:val="00145106"/>
     <w:rsid w:val="00147148"/>
     <w:rsid w:val="001528CD"/>
     <w:rsid w:val="00165B8A"/>
     <w:rsid w:val="0017323C"/>
     <w:rsid w:val="001735C4"/>
     <w:rsid w:val="0017463B"/>
+    <w:rsid w:val="00181579"/>
     <w:rsid w:val="00181CF3"/>
     <w:rsid w:val="001872A3"/>
     <w:rsid w:val="001877DF"/>
     <w:rsid w:val="00190911"/>
     <w:rsid w:val="00192BE7"/>
     <w:rsid w:val="00192EAD"/>
     <w:rsid w:val="00195B4C"/>
     <w:rsid w:val="00197C75"/>
     <w:rsid w:val="001A5517"/>
     <w:rsid w:val="001A7300"/>
     <w:rsid w:val="001B1C76"/>
     <w:rsid w:val="001B6B75"/>
     <w:rsid w:val="001C0D2D"/>
     <w:rsid w:val="001C0E15"/>
     <w:rsid w:val="001C10AD"/>
     <w:rsid w:val="001C3E12"/>
     <w:rsid w:val="001C58AF"/>
     <w:rsid w:val="001D0952"/>
     <w:rsid w:val="001D11DC"/>
     <w:rsid w:val="001D26AA"/>
     <w:rsid w:val="001D4704"/>
     <w:rsid w:val="001E0C5F"/>
     <w:rsid w:val="001E47B0"/>
     <w:rsid w:val="001E5344"/>
     <w:rsid w:val="001E5471"/>
@@ -23036,50 +23196,51 @@
     <w:rsid w:val="005D020D"/>
     <w:rsid w:val="005D068A"/>
     <w:rsid w:val="005D6FC6"/>
     <w:rsid w:val="005E372D"/>
     <w:rsid w:val="005F063E"/>
     <w:rsid w:val="005F154C"/>
     <w:rsid w:val="006024A6"/>
     <w:rsid w:val="00604394"/>
     <w:rsid w:val="006043A8"/>
     <w:rsid w:val="00604CEE"/>
     <w:rsid w:val="00606571"/>
     <w:rsid w:val="00607DF2"/>
     <w:rsid w:val="00613E46"/>
     <w:rsid w:val="00617AB8"/>
     <w:rsid w:val="00620668"/>
     <w:rsid w:val="0062208B"/>
     <w:rsid w:val="00627C28"/>
     <w:rsid w:val="00635BDD"/>
     <w:rsid w:val="00642708"/>
     <w:rsid w:val="00644638"/>
     <w:rsid w:val="00644E9B"/>
     <w:rsid w:val="00652FF0"/>
     <w:rsid w:val="00656273"/>
     <w:rsid w:val="006612E9"/>
     <w:rsid w:val="0066131A"/>
+    <w:rsid w:val="006619E9"/>
     <w:rsid w:val="00667905"/>
     <w:rsid w:val="0067311F"/>
     <w:rsid w:val="00675A50"/>
     <w:rsid w:val="006760ED"/>
     <w:rsid w:val="0067675B"/>
     <w:rsid w:val="00676F31"/>
     <w:rsid w:val="00680379"/>
     <w:rsid w:val="00680914"/>
     <w:rsid w:val="00683ACA"/>
     <w:rsid w:val="0068781C"/>
     <w:rsid w:val="00691577"/>
     <w:rsid w:val="006979C2"/>
     <w:rsid w:val="006B1328"/>
     <w:rsid w:val="006C0FD5"/>
     <w:rsid w:val="006C4A0F"/>
     <w:rsid w:val="006C528F"/>
     <w:rsid w:val="006D0747"/>
     <w:rsid w:val="006D0D86"/>
     <w:rsid w:val="006D62B3"/>
     <w:rsid w:val="006D663A"/>
     <w:rsid w:val="006E6ED4"/>
     <w:rsid w:val="006F35CE"/>
     <w:rsid w:val="006F6DEE"/>
     <w:rsid w:val="007119BB"/>
     <w:rsid w:val="00722818"/>
@@ -23124,50 +23285,51 @@
     <w:rsid w:val="007F247E"/>
     <w:rsid w:val="007F75AA"/>
     <w:rsid w:val="00802DBA"/>
     <w:rsid w:val="00822394"/>
     <w:rsid w:val="00830604"/>
     <w:rsid w:val="00834AC9"/>
     <w:rsid w:val="008462D7"/>
     <w:rsid w:val="00850A89"/>
     <w:rsid w:val="008527B1"/>
     <w:rsid w:val="00853D19"/>
     <w:rsid w:val="008548A0"/>
     <w:rsid w:val="00855065"/>
     <w:rsid w:val="008622DC"/>
     <w:rsid w:val="008641FC"/>
     <w:rsid w:val="00874C54"/>
     <w:rsid w:val="00880DAC"/>
     <w:rsid w:val="008811DE"/>
     <w:rsid w:val="00884274"/>
     <w:rsid w:val="00886185"/>
     <w:rsid w:val="00896DA0"/>
     <w:rsid w:val="008A3116"/>
     <w:rsid w:val="008B4B4A"/>
     <w:rsid w:val="008B4B81"/>
     <w:rsid w:val="008B5A16"/>
     <w:rsid w:val="008C0CA0"/>
+    <w:rsid w:val="008C2542"/>
     <w:rsid w:val="008C49C2"/>
     <w:rsid w:val="008D0587"/>
     <w:rsid w:val="008D40F5"/>
     <w:rsid w:val="008D49DC"/>
     <w:rsid w:val="008D734A"/>
     <w:rsid w:val="008E110D"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E4F17"/>
     <w:rsid w:val="008E51DC"/>
     <w:rsid w:val="008E5DB2"/>
     <w:rsid w:val="00905268"/>
     <w:rsid w:val="00906871"/>
     <w:rsid w:val="00906A8F"/>
     <w:rsid w:val="009128F2"/>
     <w:rsid w:val="0091485E"/>
     <w:rsid w:val="00916B4C"/>
     <w:rsid w:val="00926210"/>
     <w:rsid w:val="00926D70"/>
     <w:rsid w:val="009271DD"/>
     <w:rsid w:val="00930CA7"/>
     <w:rsid w:val="00934380"/>
     <w:rsid w:val="00935119"/>
     <w:rsid w:val="0093618B"/>
     <w:rsid w:val="009413E5"/>
     <w:rsid w:val="00942CD8"/>
@@ -23205,50 +23367,51 @@
     <w:rsid w:val="00A005D9"/>
     <w:rsid w:val="00A022EE"/>
     <w:rsid w:val="00A04214"/>
     <w:rsid w:val="00A10097"/>
     <w:rsid w:val="00A171A7"/>
     <w:rsid w:val="00A23C6A"/>
     <w:rsid w:val="00A26E2C"/>
     <w:rsid w:val="00A321DE"/>
     <w:rsid w:val="00A447BB"/>
     <w:rsid w:val="00A52A64"/>
     <w:rsid w:val="00A55246"/>
     <w:rsid w:val="00A56668"/>
     <w:rsid w:val="00A66AEB"/>
     <w:rsid w:val="00A80325"/>
     <w:rsid w:val="00A82BBA"/>
     <w:rsid w:val="00A8642F"/>
     <w:rsid w:val="00A900F6"/>
     <w:rsid w:val="00A90D9E"/>
     <w:rsid w:val="00A9377B"/>
     <w:rsid w:val="00AA0597"/>
     <w:rsid w:val="00AA49A6"/>
     <w:rsid w:val="00AA7042"/>
     <w:rsid w:val="00AA77F0"/>
     <w:rsid w:val="00AB18E0"/>
     <w:rsid w:val="00AB2517"/>
+    <w:rsid w:val="00AB2E18"/>
     <w:rsid w:val="00AB3E98"/>
     <w:rsid w:val="00AB425C"/>
     <w:rsid w:val="00AC7BE0"/>
     <w:rsid w:val="00AD42D9"/>
     <w:rsid w:val="00AE0FC0"/>
     <w:rsid w:val="00AE1982"/>
     <w:rsid w:val="00AE59DD"/>
     <w:rsid w:val="00AF118C"/>
     <w:rsid w:val="00B05B3C"/>
     <w:rsid w:val="00B13872"/>
     <w:rsid w:val="00B145D8"/>
     <w:rsid w:val="00B247B6"/>
     <w:rsid w:val="00B275CD"/>
     <w:rsid w:val="00B27844"/>
     <w:rsid w:val="00B30312"/>
     <w:rsid w:val="00B30501"/>
     <w:rsid w:val="00B30C35"/>
     <w:rsid w:val="00B30EE9"/>
     <w:rsid w:val="00B350BE"/>
     <w:rsid w:val="00B37C8B"/>
     <w:rsid w:val="00B47FFC"/>
     <w:rsid w:val="00B502F2"/>
     <w:rsid w:val="00B5174E"/>
     <w:rsid w:val="00B51F54"/>
     <w:rsid w:val="00B53D90"/>
@@ -23431,51 +23594,51 @@
     <w:rsid w:val="271BBB6D"/>
     <w:rsid w:val="306D741E"/>
     <w:rsid w:val="4F4E5B9B"/>
     <w:rsid w:val="584E051C"/>
     <w:rsid w:val="6C2793EC"/>
     <w:rsid w:val="7315EE7E"/>
     <w:rsid w:val="7B023C02"/>
     <w:rsid w:val="7DEF5CB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="543E6728"/>
   <w15:docId w15:val="{B4EC59E0-63CF-408C-BF59-3AB4A59ED3D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -24657,65 +24820,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010026D0E8518E50FD44B9C85925E129EFCC" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61764c78983852dc03f9490155fbeeae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eea7addd-e702-4e64-83c6-005fd1e86daa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85168a8147cf34457fd833a04b515be4" ns2:_="">
     <xsd:import namespace="eea7addd-e702-4e64-83c6-005fd1e86daa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eea7addd-e702-4e64-83c6-005fd1e86daa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -24803,134 +24951,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{193E7502-0390-4275-B5E1-3E4848D3525B}">
-[...22 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62B39CC6-FD8F-4344-BED3-6306424811A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="eea7addd-e702-4e64-83c6-005fd1e86daa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{193E7502-0390-4275-B5E1-3E4848D3525B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A5E33D7-2C2E-4FDD-BD0C-31167ECA2411}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="eea7addd-e702-4e64-83c6-005fd1e86daa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A383E966-1930-49A1-A696-C195189DA2E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{820647A6-08E5-4D7A-A39D-F346832C8CF8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2730</Words>
-  <Characters>15020</Characters>
+  <Words>2778</Words>
+  <Characters>15280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CSSS Jeanne-Mance</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17715</CharactersWithSpaces>
+  <CharactersWithSpaces>18022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Solange Gauthier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010026D0E8518E50FD44B9C85925E129EFCC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="JEWJCDocID">
     <vt:lpwstr>3ceaaf46-7510-457b-93ea-0598bc4afcb2</vt:lpwstr>